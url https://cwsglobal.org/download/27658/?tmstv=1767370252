--- v0 (2026-02-07)
+++ v1 (2026-08-25)
@@ -1,2316 +1,3168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002504E6" w:rsidR="007D1F6D" w:rsidP="00553E80" w:rsidRDefault="00261096" w14:paraId="0AA51C4F" w14:textId="403ED726">
+    <w:p w14:paraId="0AA51C4F" w14:textId="403ED726" w:rsidR="007D1F6D" w:rsidRPr="002504E6" w:rsidRDefault="00261096" w:rsidP="00553E80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Virtual Integration</w:t>
       </w:r>
-      <w:r w:rsidRPr="002504E6" w:rsidR="1CC94BB3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="1CC94BB3" w:rsidRPr="002504E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Se</w:t>
       </w:r>
-      <w:r w:rsidRPr="002504E6" w:rsidR="7916F66C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:r w:rsidR="7916F66C" w:rsidRPr="002504E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rvices Referral Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE0D01" w:rsidR="007D1F6D" w:rsidP="6AFF7B81" w:rsidRDefault="006A42A7" w14:paraId="0920BB65" w14:textId="761B5F1B">
+    <w:p w14:paraId="0920BB65" w14:textId="761B5F1B" w:rsidR="007D1F6D" w:rsidRPr="00EE0D01" w:rsidRDefault="006A42A7" w:rsidP="6AFF7B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="游明朝" w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="006A42A7">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00D80C1C">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00D80C1C" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="002504E6">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="002504E6" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00D80C1C">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00D80C1C" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="002504E6">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="002504E6" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>those</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00D80C1C">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00D80C1C" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> located in areas without access to </w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="722EA85E">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="722EA85E" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">local </w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00AF790E">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00AF790E" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ORR </w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="722EA85E">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="722EA85E" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>services</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00C33350">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="00C33350" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="57CDEA2E">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="57CDEA2E" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in areas where local agencies do not have capacity</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="39C62DE5">
-[...3 lines deleted...]
-          <w:iCs w:val="1"/>
+      <w:r w:rsidR="39C62DE5" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE0D01" w:rsidR="007D1F6D" w:rsidP="00AF790E" w:rsidRDefault="006A42A7" w14:paraId="346A7738" w14:textId="40456690">
+    <w:p w14:paraId="346A7738" w14:textId="40456690" w:rsidR="007D1F6D" w:rsidRPr="00EE0D01" w:rsidRDefault="006A42A7" w:rsidP="00AF790E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0D01" w:rsidR="722EA85E">
+      <w:r w:rsidR="722EA85E" w:rsidRPr="00EE0D01">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> case management services are limited to </w:t>
       </w:r>
       <w:r w:rsidR="00923904">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Preferred Communities </w:t>
       </w:r>
       <w:r w:rsidR="00FC6660">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Gaps programming.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE0D01" w:rsidR="722EA85E">
+      <w:r w:rsidR="722EA85E" w:rsidRPr="00EE0D01">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00437321" w:rsidP="6AFF7B81" w:rsidRDefault="64A7DD64" w14:paraId="6012DC91" w14:textId="780D1571">
-[...67 lines deleted...]
-    <w:p w:rsidR="00457D02" w:rsidP="00AF790E" w:rsidRDefault="00437321" w14:paraId="31AB68B9" w14:textId="7F90AEFD">
+    <w:p w14:paraId="6012DC91" w14:textId="780D1571" w:rsidR="00437321" w:rsidRDefault="64A7DD64" w:rsidP="6AFF7B81">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="06486598" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>his is a referral form and does not guarantee enrollment.</w:t>
+      </w:r>
+      <w:r w:rsidR="06486598" w:rsidRPr="6AFF7B81">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Please know our team will respond in at least 2 business days.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7AEA95FD" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please email this with encryption.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B52917" w:rsidR="00AF790E" w:rsidP="00B52917" w:rsidRDefault="00AF790E" w14:paraId="734722D3" w14:textId="77777777">
+    <w:p w14:paraId="31AB68B9" w14:textId="19DCE6D7" w:rsidR="00457D02" w:rsidRDefault="00437321" w:rsidP="00AF790E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please know our team will </w:t>
+      </w:r>
+      <w:r w:rsidR="00555015">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do our best to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respond in at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00555015">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>business days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734722D3" w14:textId="77777777" w:rsidR="00AF790E" w:rsidRPr="00B52917" w:rsidRDefault="00AF790E" w:rsidP="00B52917">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10350" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4005"/>
         <w:gridCol w:w="6345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF790E" w:rsidTr="00AF790E" w14:paraId="70ECBCD7" w14:textId="77777777">
+      <w:tr w:rsidR="00AF790E" w14:paraId="70ECBCD7" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00AF790E" w:rsidR="00AF790E" w:rsidP="00AF790E" w:rsidRDefault="00AF790E" w14:paraId="14EF64C0" w14:textId="10578D56">
+          <w:p w14:paraId="14EF64C0" w14:textId="10578D56" w:rsidR="00AF790E" w:rsidRPr="00AF790E" w:rsidRDefault="00AF790E" w:rsidP="00AF790E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF790E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Contact &amp; Eligibility Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF790E" w:rsidTr="00AF790E" w14:paraId="6680E646" w14:textId="77777777">
+      <w:tr w:rsidR="00AF790E" w14:paraId="6680E646" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF790E" w:rsidP="20E42C97" w:rsidRDefault="00C33350" w14:paraId="7BD86178" w14:textId="6C237BF2">
+          <w:p w14:paraId="7BD86178" w14:textId="6C237BF2" w:rsidR="00AF790E" w:rsidRDefault="00C33350" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Community member’s</w:t>
             </w:r>
             <w:r w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08A3" w:rsidR="00AF790E">
+            <w:r w:rsidR="00AF790E" w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF790E" w:rsidP="20E42C97" w:rsidRDefault="00AF790E" w14:paraId="37202038" w14:textId="77777777">
+          <w:p w14:paraId="37202038" w14:textId="77777777" w:rsidR="00AF790E" w:rsidRDefault="00AF790E" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002504E6" w:rsidTr="00AF790E" w14:paraId="2E4A48F3" w14:textId="77777777">
+      <w:tr w:rsidR="002504E6" w14:paraId="2E4A48F3" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="002504E6" w:rsidP="20E42C97" w:rsidRDefault="002504E6" w14:paraId="433CDCDE" w14:textId="48C974E0">
+          <w:p w14:paraId="433CDCDE" w14:textId="48C974E0" w:rsidR="002504E6" w:rsidRPr="008F08A3" w:rsidRDefault="002504E6" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Household Size:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002504E6" w:rsidP="20E42C97" w:rsidRDefault="002504E6" w14:paraId="10F1FB81" w14:textId="77777777">
+          <w:p w14:paraId="10F1FB81" w14:textId="77777777" w:rsidR="002504E6" w:rsidRDefault="002504E6" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="20E42C97" w:rsidTr="00AF790E" w14:paraId="3C07C69D" w14:textId="77777777">
+      <w:tr w:rsidR="20E42C97" w14:paraId="3C07C69D" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="6A8A41A6" w:rsidP="20E42C97" w:rsidRDefault="00C33350" w14:paraId="726BF8D6" w14:textId="70AB275C">
+          <w:p w14:paraId="726BF8D6" w14:textId="70AB275C" w:rsidR="6A8A41A6" w:rsidRPr="008F08A3" w:rsidRDefault="00C33350" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community member’s </w:t>
             </w:r>
             <w:r w:rsidR="00706A86">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ity</w:t>
             </w:r>
             <w:r w:rsidR="00706A86">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> and State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="20E42C97" w:rsidP="20E42C97" w:rsidRDefault="20E42C97" w14:paraId="03AB027C" w14:textId="4C8ECD74">
+          <w:p w14:paraId="03AB027C" w14:textId="4C8ECD74" w:rsidR="20E42C97" w:rsidRDefault="20E42C97" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="20E42C97" w:rsidTr="00AF790E" w14:paraId="114FCEBC" w14:textId="77777777">
+      <w:tr w:rsidR="20E42C97" w14:paraId="114FCEBC" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="6A8A41A6" w:rsidP="20E42C97" w:rsidRDefault="00C33350" w14:paraId="33827A0E" w14:textId="3FCC75AD">
+          <w:p w14:paraId="33827A0E" w14:textId="3FCC75AD" w:rsidR="6A8A41A6" w:rsidRPr="008F08A3" w:rsidRDefault="00C33350" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Community member’s</w:t>
             </w:r>
             <w:r w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08A3" w:rsidR="6A8A41A6">
+            <w:r w:rsidR="6A8A41A6" w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Phone Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="20E42C97" w:rsidP="20E42C97" w:rsidRDefault="20E42C97" w14:paraId="6B89D7DD" w14:textId="5CF5306A">
+          <w:p w14:paraId="6B89D7DD" w14:textId="5CF5306A" w:rsidR="20E42C97" w:rsidRDefault="20E42C97" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="20E42C97" w:rsidTr="00AF790E" w14:paraId="140356DC" w14:textId="77777777">
+      <w:tr w:rsidR="20E42C97" w14:paraId="140356DC" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="6A8A41A6" w:rsidP="20E42C97" w:rsidRDefault="00C33350" w14:paraId="4CA740B6" w14:textId="0FC06EA5">
+          <w:p w14:paraId="4CA740B6" w14:textId="0FC06EA5" w:rsidR="6A8A41A6" w:rsidRPr="008F08A3" w:rsidRDefault="00C33350" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Community member’s</w:t>
             </w:r>
             <w:r w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08A3" w:rsidR="6A8A41A6">
+            <w:r w:rsidR="6A8A41A6" w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Email Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="20E42C97" w:rsidP="20E42C97" w:rsidRDefault="20E42C97" w14:paraId="2F9E05E2" w14:textId="3A27BCD2">
+          <w:p w14:paraId="2F9E05E2" w14:textId="3A27BCD2" w:rsidR="20E42C97" w:rsidRDefault="20E42C97" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="20E42C97" w:rsidTr="00AF790E" w14:paraId="1F2E9C9C" w14:textId="77777777">
+      <w:tr w:rsidR="20E42C97" w14:paraId="1F2E9C9C" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="6A8A41A6" w:rsidP="20E42C97" w:rsidRDefault="6A8A41A6" w14:paraId="73E3D873" w14:textId="70EBBA23">
+          <w:p w14:paraId="73E3D873" w14:textId="70EBBA23" w:rsidR="6A8A41A6" w:rsidRPr="008F08A3" w:rsidRDefault="6A8A41A6" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Country of Origin:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="20E42C97" w:rsidP="20E42C97" w:rsidRDefault="20E42C97" w14:paraId="41F78D81" w14:textId="7BC1DCC8">
+          <w:p w14:paraId="41F78D81" w14:textId="7BC1DCC8" w:rsidR="20E42C97" w:rsidRDefault="20E42C97" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="20E42C97" w:rsidTr="00AF790E" w14:paraId="47CEB90E" w14:textId="77777777">
+      <w:tr w:rsidR="20E42C97" w14:paraId="47CEB90E" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="6A8A41A6" w:rsidP="20E42C97" w:rsidRDefault="00AF790E" w14:paraId="5B697A21" w14:textId="536F591C">
+          <w:p w14:paraId="5B697A21" w14:textId="536F591C" w:rsidR="6A8A41A6" w:rsidRPr="008F08A3" w:rsidRDefault="00AF790E" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Individual’s</w:t>
             </w:r>
             <w:r w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08A3" w:rsidR="6A8A41A6">
+            <w:r w:rsidR="6A8A41A6" w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Preferred Language:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="20E42C97" w:rsidP="20E42C97" w:rsidRDefault="20E42C97" w14:paraId="3D0C0AEE" w14:textId="5EB3B7BB">
+          <w:p w14:paraId="3D0C0AEE" w14:textId="5EB3B7BB" w:rsidR="20E42C97" w:rsidRDefault="20E42C97" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="20E42C97" w:rsidTr="00AF790E" w14:paraId="5AEED1F3" w14:textId="77777777">
+      <w:tr w:rsidR="20E42C97" w14:paraId="5AEED1F3" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="6A8A41A6" w:rsidP="20E42C97" w:rsidRDefault="6A8A41A6" w14:paraId="13E61893" w14:textId="66E9FFB0">
+          <w:p w14:paraId="13E61893" w14:textId="66E9FFB0" w:rsidR="6A8A41A6" w:rsidRPr="008F08A3" w:rsidRDefault="6A8A41A6" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Arrival/</w:t>
             </w:r>
             <w:r w:rsidR="00AF790E">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORR </w:t>
             </w:r>
             <w:r w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Eligibility Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="20E42C97" w:rsidP="20E42C97" w:rsidRDefault="20E42C97" w14:paraId="4D2CE639" w14:textId="1DA19294">
+          <w:p w14:paraId="4D2CE639" w14:textId="1DA19294" w:rsidR="20E42C97" w:rsidRDefault="20E42C97" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="20E42C97" w:rsidTr="00AF790E" w14:paraId="675F7FE5" w14:textId="77777777">
+      <w:tr w:rsidR="20E42C97" w14:paraId="675F7FE5" w14:textId="77777777" w:rsidTr="00AF790E">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4005" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F08A3" w:rsidR="6A8A41A6" w:rsidP="20E42C97" w:rsidRDefault="00AF790E" w14:paraId="679F0E33" w14:textId="2B9CC93C">
+          <w:p w14:paraId="679F0E33" w14:textId="2B9CC93C" w:rsidR="6A8A41A6" w:rsidRPr="008F08A3" w:rsidRDefault="00AF790E" w:rsidP="20E42C97">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ORR Eligibility</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08A3" w:rsidR="6A8A41A6">
+            <w:r w:rsidR="6A8A41A6" w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Status</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08A3" w:rsidR="2E175FF0">
+            <w:r w:rsidR="2E175FF0" w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F08A3" w:rsidR="6A8A41A6">
+            <w:r w:rsidR="6A8A41A6" w:rsidRPr="008F08A3">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...67 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:id w:val="2001771820"/>
+            <w:placeholder>
+              <w:docPart w:val="1A8E71B204E74CBFA3192237A10F761C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="Asylee" w:value="Asylee"/>
+              <w:listItem w:displayText="Cuban/Haitian entrant" w:value="Cuban/Haitian entrant"/>
+              <w:listItem w:displayText="Refugee" w:value="Refugee"/>
+              <w:listItem w:displayText="Iraqi or Afghan SIV holder" w:value="Iraqi or Afghan SIV holder"/>
+              <w:listItem w:displayText="Ameriasian" w:value="Ameriasian"/>
+              <w:listItem w:displayText="Foreign national survivor of trafficking (VOT)" w:value="Foreign national survivor of trafficking (VOT)"/>
+              <w:listItem w:displayText="Afghan humanitarian parolee" w:value="Afghan humanitarian parolee"/>
+              <w:listItem w:displayText="Ukrainian humanitarian parolee" w:value="Ukrainian humanitarian parolee"/>
+              <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6345" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4AC16AFE" w14:textId="793526D5" w:rsidR="00AD26EB" w:rsidRDefault="00F2138C" w:rsidP="00F2138C">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:noProof/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00EC58AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003B3C01" w:rsidR="003B3C01" w:rsidP="003B3C01" w:rsidRDefault="003B3C01" w14:paraId="117D80E8" w14:textId="77777777">
+    <w:p w14:paraId="117D80E8" w14:textId="77777777" w:rsidR="003B3C01" w:rsidRPr="003B3C01" w:rsidRDefault="003B3C01" w:rsidP="003B3C01">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidRPr="003B3C01" w:rsidR="003B3C01" w:rsidSect="00AF790E">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003B3C01" w:rsidRPr="003B3C01" w:rsidSect="00AF790E">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AF790E" w:rsidP="20E42C97" w:rsidRDefault="00AF790E" w14:paraId="2ACBED87" w14:textId="77777777">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="5A8045ED" w14:textId="56940B80" w:rsidR="00AF790E" w:rsidRPr="00F2138C" w:rsidRDefault="00F94C14" w:rsidP="152BA68C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2138C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>Referral questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C3924" w:rsidR="00977F12" w:rsidP="20E42C97" w:rsidRDefault="00F94C14" w14:paraId="089BA485" w14:textId="77777777">
+    <w:p w14:paraId="089BA485" w14:textId="77777777" w:rsidR="00977F12" w:rsidRDefault="00F94C14" w:rsidP="20E42C97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3924">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do you (or the community member you are referring) need help accessing food stamps, medicaid or other public benefit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C3924" w:rsidR="008D607A" w:rsidP="6AFF7B81" w:rsidRDefault="00977F12" w14:paraId="6ADE871D" w14:textId="1BFBCB16">
+    <w:p w14:paraId="3006A212" w14:textId="77777777" w:rsidR="002E6B44" w:rsidRPr="005C3924" w:rsidRDefault="002E6B44" w:rsidP="002E6B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ADE871D" w14:textId="1BFBCB16" w:rsidR="008D607A" w:rsidRPr="002E6B44" w:rsidRDefault="00977F12" w:rsidP="6AFF7B81">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="游ゴシック Light" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorAscii"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00977F12">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游ゴシック Light" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00F94C14">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="游ゴシック Light" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="00F94C14" w:rsidRPr="6AFF7B81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:noProof/>
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o you (or the community member you are referring) need need help finding medical care for an urgent medical concern?</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00977F12">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="6AFF7B81">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do you need general </w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="4CB1C533">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidR="4CB1C533" w:rsidRPr="6AFF7B81">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidRPr="6AFF7B81" w:rsidR="00977F12">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+      <w:r w:rsidRPr="6AFF7B81">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> navigating the health care system?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C3924" w:rsidR="00977F12" w:rsidP="000B6CDC" w:rsidRDefault="00977F12" w14:paraId="43FF1AD3" w14:textId="6BFD2E1A">
+    <w:p w14:paraId="1002B670" w14:textId="77777777" w:rsidR="002E6B44" w:rsidRPr="005C3924" w:rsidRDefault="002E6B44" w:rsidP="002E6B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FF1AD3" w14:textId="6BFD2E1A" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="000B6CDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3924">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do you (or the community member you are referring) need help finding a lawyer to speak with about your immigration case?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="3F077B6C" w14:textId="1C65D19D">
+    <w:p w14:paraId="1A6056D3" w14:textId="77777777" w:rsidR="002E6B44" w:rsidRPr="005C3924" w:rsidRDefault="002E6B44" w:rsidP="002E6B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2C19BB" w14:textId="1015D651" w:rsidR="00595343" w:rsidRPr="00595343" w:rsidRDefault="00977F12" w:rsidP="00595343">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please select the general areas of assistance:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="0398DEEA" w14:textId="54D465E4">
+    <w:p w14:paraId="485E2B3C" w14:textId="24733405" w:rsidR="00595343" w:rsidRPr="00595343" w:rsidRDefault="00977F12" w:rsidP="00595343">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enrollment in Public Benefits</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1782605868"/>
+          <w:placeholder>
+            <w:docPart w:val="27ABE7D5319B4CC790450234838317BA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="3872AFE7" w14:textId="0DDE71DE">
+    <w:p w14:paraId="3872AFE7" w14:textId="729F714A" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>English Language Resources</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-352642066"/>
+          <w:placeholder>
+            <w:docPart w:val="589941B6FC594D8E84A21697F8D68F3D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="0048D0C9" w14:textId="1FBC2F85">
+    <w:p w14:paraId="0048D0C9" w14:textId="69CA1D0A" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financial Education</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1131281308"/>
+          <w:placeholder>
+            <w:docPart w:val="B528E0F72E894067BF59FBE795BBC15C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="2BC40392" w14:textId="224F30FC">
+    <w:p w14:paraId="2BC40392" w14:textId="09C8FDE6" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Job Readiness</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-406841823"/>
+          <w:placeholder>
+            <w:docPart w:val="8265E0E4F43B45F9903188A1C91E370E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="1890BBC2" w14:textId="7BAFF537">
+    <w:p w14:paraId="1890BBC2" w14:textId="7EC11E4B" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Access to health care</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1820079094"/>
+          <w:placeholder>
+            <w:docPart w:val="CB13900C923E4F6481DBFD0C43C7B702"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="5681A703" w14:textId="6DB67006">
+    <w:p w14:paraId="5681A703" w14:textId="51B416DC" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Access to mental health care</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="224645616"/>
+          <w:placeholder>
+            <w:docPart w:val="678AD24A04E64650B1EB920D73E456BB"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="67AF1180" w14:textId="5F8836D1">
+    <w:p w14:paraId="67AF1180" w14:textId="04DDDA41" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referrals to resources for housing</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1841305275"/>
+          <w:placeholder>
+            <w:docPart w:val="A0863AC971BA41E0B782F751FD138A0F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="00977F12" w:rsidRDefault="00977F12" w14:paraId="727DE0A7" w14:textId="4F966F88">
+    <w:p w14:paraId="727DE0A7" w14:textId="4E0AAB68" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enrolling your children into school</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1553986394"/>
+          <w:placeholder>
+            <w:docPart w:val="08486C8879124F93BF1A7CF977AF761D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="006F5795" w:rsidP="00977F12" w:rsidRDefault="006F5795" w14:paraId="64581AF5" w14:textId="21C3721A">
+    <w:p w14:paraId="64581AF5" w14:textId="0A5E8CAD" w:rsidR="006F5795" w:rsidRDefault="006F5795" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Access to food</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="242143159"/>
+          <w:placeholder>
+            <w:docPart w:val="985FD36EA7914EB3A6C79A235A012836"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="006F5795" w:rsidP="00977F12" w:rsidRDefault="006F5795" w14:paraId="53454272" w14:textId="2E5F34DE">
+    <w:p w14:paraId="53454272" w14:textId="68477ECB" w:rsidR="006F5795" w:rsidRDefault="006F5795" w:rsidP="00977F12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supporting family wellbeing</w:t>
       </w:r>
+      <w:r w:rsidR="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1385914769"/>
+          <w:placeholder>
+            <w:docPart w:val="4331A3F7D4554C999C4C16CBF24FD726"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidR="00977F12" w:rsidP="008D607A" w:rsidRDefault="00977F12" w14:paraId="5704F645" w14:textId="4D65CEFA">
+    <w:p w14:paraId="5704F645" w14:textId="2577A673" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="008D607A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other support:</w:t>
       </w:r>
+      <w:r w:rsidR="00595343" w:rsidRPr="00595343">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="791717534"/>
+          <w:placeholder>
+            <w:docPart w:val="1F77693EBCDC4A26A191C1E8EFA67DC0"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+            <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00595343" w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:p w:rsidRPr="008D607A" w:rsidR="00977F12" w:rsidP="008D607A" w:rsidRDefault="00977F12" w14:paraId="0CBC76BF" w14:textId="611D6062">
+    <w:p w14:paraId="0CBC76BF" w14:textId="611D6062" w:rsidR="00977F12" w:rsidRDefault="00977F12" w:rsidP="008D607A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D607A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Do you need help with something else? Please explain below </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008D607A" w:rsidR="0091446B" w:rsidP="008D607A" w:rsidRDefault="00977F12" w14:paraId="16C6F5F6" w14:textId="264526CF">
+    <w:p w14:paraId="30FB145A" w14:textId="77777777" w:rsidR="002E6B44" w:rsidRPr="008D607A" w:rsidRDefault="002E6B44" w:rsidP="002E6B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C5E3CA0" w14:textId="77777777" w:rsidR="0091446B" w:rsidRDefault="00977F12" w:rsidP="008D607A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="008D607A" w:rsidR="0091446B" w:rsidSect="00AF790E">
+      </w:pPr>
+      <w:r w:rsidRPr="008D607A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please share relevant history:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148C869C" w14:textId="77777777" w:rsidR="002E6B44" w:rsidRDefault="002E6B44" w:rsidP="002E6B44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16C6F5F6" w14:textId="264526CF" w:rsidR="002E6B44" w:rsidRPr="002E6B44" w:rsidRDefault="002E6B44" w:rsidP="002E6B44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002E6B44" w:rsidRPr="002E6B44" w:rsidSect="00AF790E">
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D607A">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3871"/>
         <w:gridCol w:w="5705"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC6660" w:rsidTr="6AFF7B81" w14:paraId="075BED9E" w14:textId="77777777">
+      <w:tr w:rsidR="009C7A88" w14:paraId="075BED9E" w14:textId="77777777" w:rsidTr="00224642">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3871" w:type="dxa"/>
-            <w:tcMar/>
+            <w:tcW w:w="9576" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00706A86" w:rsidR="00FC6660" w:rsidP="20E42C97" w:rsidRDefault="00706A86" w14:paraId="49797C66" w14:textId="7B4C2352">
+          <w:p w14:paraId="54A63569" w14:textId="03A2F4F6" w:rsidR="009C7A88" w:rsidRDefault="009C7A88" w:rsidP="009C7A88">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00706A86">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>For Service Providers Only</w:t>
+              <w:t xml:space="preserve">For </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00224642">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00706A86">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Providers Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007528F4" w14:paraId="7F448FEC" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069FC6ED" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Referring</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Agency (if not self-referred):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3E1B0E" w14:textId="5F10126D" w:rsidR="007528F4" w:rsidRDefault="007528F4" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A0D628" w14:textId="2AFE286F" w:rsidR="007528F4" w:rsidRDefault="007528F4" w:rsidP="20E42C97"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E4438D" w14:paraId="4F441D24" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D390FF" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Name of Person Making Referral:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D20FE51" w14:textId="784471ED" w:rsidR="00E4438D" w:rsidRDefault="00E4438D" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C91C01" w14:textId="1DBDC477" w:rsidR="00423809" w:rsidRDefault="00423809" w:rsidP="00AF790E"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00204CE3" w14:paraId="6CE09D71" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47885661" w14:textId="77777777" w:rsidR="005635C3" w:rsidRDefault="005635C3">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Referrer’s Phone Number:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F411224" w14:textId="10482242" w:rsidR="00204CE3" w:rsidRDefault="00204CE3" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E61E6D0" w14:textId="77777777" w:rsidR="00204CE3" w:rsidRDefault="00204CE3" w:rsidP="20E42C97"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00204CE3" w14:paraId="751A6C2C" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D82B29" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Referrer’s Email Address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7783DB70" w14:textId="08FD84B1" w:rsidR="00204CE3" w:rsidRDefault="00204CE3" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1886593E" w14:textId="77777777" w:rsidR="00204CE3" w:rsidRDefault="00204CE3" w:rsidP="20E42C97"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F5795" w14:paraId="7E4121DE" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="358F9C35" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Can you email encrypted ORR eligibility documents to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>virtualservices@cwsglobal.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1415C2" w14:textId="560FC1EE" w:rsidR="006F5795" w:rsidRDefault="006F5795" w:rsidP="0B136889">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="247234905"/>
+            <w:placeholder>
+              <w:docPart w:val="252A227444AD4B4DB7E3947DAE7038A9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="Yes, I will send encrypted ORR eligibility documents" w:value="Yes, I will send encrypted ORR eligibility documents"/>
+              <w:listItem w:displayText="No, I do not have the ORR eligiblity documents" w:value="No, I do not have the ORR eligiblity documents"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5705" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="4093B986" w14:textId="493DEFD4" w:rsidR="006F5795" w:rsidRDefault="00F2138C" w:rsidP="20E42C97">
+                <w:r w:rsidRPr="00EC58AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="731DA54A" w14:paraId="6A81050A" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D2E4CBB" w14:textId="3BE17BBA" w:rsidR="00C24D65" w:rsidRDefault="00F2138C">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24D65">
+              <w:t xml:space="preserve"> the community </w:t>
+            </w:r>
+            <w:r>
+              <w:t>members</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24D65">
+              <w:t xml:space="preserve"> enrolled in other services? If so, please share the programs </w:t>
+            </w:r>
+            <w:r w:rsidR="00595343">
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00C24D65">
+              <w:t xml:space="preserve"> contacts</w:t>
+            </w:r>
+            <w:r w:rsidR="00595343">
+              <w:t xml:space="preserve"> for coordination of care</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33AADB83" w14:textId="41AAB6A9" w:rsidR="731DA54A" w:rsidRDefault="731DA54A" w:rsidP="731DA54A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="584E1BFE" w14:textId="2B10C134" w:rsidR="731DA54A" w:rsidRDefault="731DA54A" w:rsidP="731DA54A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00204CE3" w14:paraId="608ABD7A" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33935DA2" w14:textId="3F1984A5" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Please confirm that in-person ORR services are unavailable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC85C18" w14:textId="16115FC2" w:rsidR="00204CE3" w:rsidRDefault="00204CE3" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-57870561"/>
+            <w:placeholder>
+              <w:docPart w:val="5B3086A9EEF346519EB8B6822F1BE72D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:comboBox>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="No in-person ORR services available" w:value="No in-person ORR services available"/>
+              <w:listItem w:displayText="Other, please explain:" w:value="Other, please explain:"/>
+            </w:comboBox>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5705" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="5D820871" w14:textId="7A9AB4DB" w:rsidR="00204CE3" w:rsidRDefault="002A46C5" w:rsidP="20E42C97">
+                <w:r w:rsidRPr="00EC58AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002056A8" w14:paraId="64F29703" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6C4C48" w14:textId="055B3BE6" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="00F2138C">
+              <w:t xml:space="preserve">briefly </w:t>
+            </w:r>
+            <w:r>
+              <w:t>share the client’s goals, barriers, and strengths:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A5A9CB" w14:textId="06B78B6B" w:rsidR="002056A8" w:rsidRDefault="002056A8" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C6FB7FE" w14:textId="77777777" w:rsidR="002056A8" w:rsidRDefault="002056A8" w:rsidP="20E42C97"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C7A88" w14:paraId="2C640C2B" w14:textId="77777777" w:rsidTr="00224642">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9576" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E235440" w14:textId="213BD690" w:rsidR="009C7A88" w:rsidRPr="00224642" w:rsidRDefault="00C24D65" w:rsidP="00224642">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>For Matching Grant Referrals Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E7310" w14:paraId="36C12894" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3D562B" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>For Matching Grant referrals, can you attest that the client is not enrolled in TANF or RCA?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E987E16" w14:textId="563F2362" w:rsidR="006E7310" w:rsidRDefault="006E7310" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:alias w:val="Public Benefits Status"/>
+            <w:tag w:val="Public Benefits Status"/>
+            <w:id w:val="-167095914"/>
+            <w:placeholder>
+              <w:docPart w:val="0B2D166DA6304A8688159A1862206870"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="Yes, the case hasn't accessed public cash benefits" w:value="Yes, the case hasn't accessed public cash benefits"/>
+              <w:listItem w:displayText="No, the case has accessed public chas benefits" w:value="No, the case has accessed public chas benefits"/>
+              <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5705" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B2A09A8" w14:textId="7C91AFE5" w:rsidR="006E7310" w:rsidRDefault="005132A3" w:rsidP="20E42C97">
+                <w:r w:rsidRPr="00EC58AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="006E7310" w14:paraId="78B44E60" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CF941F" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Is the case currently economically self-sufficient?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A281F2" w14:textId="6CBE04EB" w:rsidR="006E7310" w:rsidRDefault="006E7310" w:rsidP="20E42C97"/>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1865782619"/>
+            <w:placeholder>
+              <w:docPart w:val="AEEF86FB7A4843E3A9BB642C8779633D"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:dropDownList>
+              <w:listItem w:value="Choose an item."/>
+              <w:listItem w:displayText="Yes, employed" w:value="Yes, employed"/>
+              <w:listItem w:displayText="No, unemployed" w:value="No, unemployed"/>
+              <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+            </w:dropDownList>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5705" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="755FD67C" w14:textId="1232FF79" w:rsidR="006E7310" w:rsidRDefault="00E92FBF" w:rsidP="20E42C97">
+                <w:r w:rsidRPr="00EC58AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="006E7310" w14:paraId="65CBFE86" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA7966D" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Are there elderly or disabled adults or </w:t>
+            </w:r>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>children who are expected to receive Supplemental Security Income (SSI) within nine months of eligibility?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4194403D" w14:textId="77777777" w:rsidR="006E7310" w:rsidRDefault="006E7310" w:rsidP="00C24D65"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F713A07" w14:textId="77777777" w:rsidR="006E7310" w:rsidRDefault="006E7310" w:rsidP="20E42C97"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00124758" w14:paraId="029F9AAF" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08FBB1C8" w14:textId="77777777" w:rsidR="00C24D65" w:rsidRDefault="00C24D65">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Can you briefly describe the employable adult’s motivation and ability to work?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D7BCE5" w14:textId="27587E8D" w:rsidR="00124758" w:rsidRPr="006E7310" w:rsidRDefault="00124758" w:rsidP="006E7310"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7654CA" w14:textId="77777777" w:rsidR="00124758" w:rsidRDefault="00124758" w:rsidP="20E42C97"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00595343" w14:paraId="25E3F84A" w14:textId="77777777" w:rsidTr="6AFF7B81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3871" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="565AD59D" w14:textId="4C99DF6B" w:rsidR="00595343" w:rsidRDefault="00595343">
+            <w:r>
+              <w:t xml:space="preserve">For MG referrals, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D12ACF">
+              <w:t xml:space="preserve">case </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31FCA">
+              <w:t>consultation meeting is recommended. Can you participate in a case consultation?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5705" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00FC6660" w:rsidP="20E42C97" w:rsidRDefault="00FC6660" w14:paraId="54A63569" w14:textId="77777777"/>
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="75C1C65E" w14:textId="65AE995B" w:rsidR="00595343" w:rsidRDefault="00C31FCA" w:rsidP="20E42C97">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1942372748"/>
+                <w:placeholder>
+                  <w:docPart w:val="28F50C781B984124A342ADDB6C665601"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="Yes" w:value="Yes"/>
+                  <w:listItem w:displayText="No" w:value="No"/>
+                  <w:listItem w:displayText="Unsure" w:value="Unsure"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00EC58AC">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-        </w:tc>
-[...197 lines deleted...]
-          <w:p w:rsidR="002056A8" w:rsidP="20E42C97" w:rsidRDefault="002056A8" w14:paraId="7C6FB7FE" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="49A2D9CA" w:rsidP="49A2D9CA" w:rsidRDefault="49A2D9CA" w14:paraId="25E69E03" w14:textId="53B4B849">
+    <w:p w14:paraId="25E69E03" w14:textId="53B4B849" w:rsidR="49A2D9CA" w:rsidRDefault="49A2D9CA" w:rsidP="49A2D9CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AF790E" w:rsidR="00F464A0" w:rsidP="0B136889" w:rsidRDefault="76ADF5C5" w14:paraId="1AC6B0C5" w14:textId="2909610B">
+    <w:p w14:paraId="67AB60E3" w14:textId="1796C22B" w:rsidR="00595343" w:rsidRPr="00595343" w:rsidRDefault="76ADF5C5" w:rsidP="00595343">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0B136889">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please send referral to: </w:t>
       </w:r>
-      <w:hyperlink r:id="R61b0b77b31fe4ee9">
-        <w:r w:rsidRPr="0B136889" w:rsidR="4DEDC68D">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="4DEDC68D" w:rsidRPr="0B136889">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:iCs w:val="1"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:iCs/>
             <w:noProof/>
             <w:color w:val="0563C1"/>
           </w:rPr>
           <w:t xml:space="preserve">virtualservices@cwsglobal.org </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidRPr="00AF790E" w:rsidR="00F464A0" w:rsidSect="00AF790E">
+    <w:sectPr w:rsidR="00595343" w:rsidRPr="00595343" w:rsidSect="00AF790E">
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F82DA1" w:rsidP="00F6270F" w:rsidRDefault="00F82DA1" w14:paraId="3226FE6D" w14:textId="77777777">
+    <w:p w14:paraId="2B3974BE" w14:textId="77777777" w:rsidR="00802A4A" w:rsidRDefault="00802A4A" w:rsidP="00F6270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F82DA1" w:rsidP="00F6270F" w:rsidRDefault="00F82DA1" w14:paraId="75AFBD0A" w14:textId="77777777">
+    <w:p w14:paraId="7CEFA993" w14:textId="77777777" w:rsidR="00802A4A" w:rsidRDefault="00802A4A" w:rsidP="00F6270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F82DA1" w:rsidRDefault="00F82DA1" w14:paraId="3B45F427" w14:textId="77777777">
+    <w:p w14:paraId="4606C871" w14:textId="77777777" w:rsidR="00802A4A" w:rsidRDefault="00802A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00836B02" w:rsidP="00836B02" w:rsidRDefault="00836B02" w14:paraId="447FB2D7" w14:textId="77777777">
+  <w:p w14:paraId="447FB2D7" w14:textId="77777777" w:rsidR="00836B02" w:rsidRDefault="00836B02" w:rsidP="00836B02">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00040132" w:rsidR="00836B02" w:rsidP="0F9B7871" w:rsidRDefault="00836B02" w14:paraId="71FCB19A" w14:textId="25D464BC">
+  <w:p w14:paraId="71FCB19A" w14:textId="25D464BC" w:rsidR="00836B02" w:rsidRPr="00040132" w:rsidRDefault="0F9B7871" w:rsidP="0F9B7871">
     <w:pPr>
-      <w:pStyle w:val="Normal"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="游明朝" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0F9B7871" w:rsidR="0F9B7871">
+    <w:r w:rsidRPr="0F9B7871">
       <w:rPr>
-        <w:rFonts w:eastAsia="游明朝" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
-        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Referrals may be made by sponsors, community partners, or staff from any resettlement agency and should be submitted to the Remote Services Team at </w:t>
     </w:r>
-    <w:hyperlink r:id="Rce98b3dcff1e43ba">
-      <w:r w:rsidRPr="0F9B7871" w:rsidR="0F9B7871">
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidRPr="0F9B7871">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:iCs w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:noProof/>
           <w:color w:val="0563C1"/>
         </w:rPr>
         <w:t>virtualservices@cwsglobal.org</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="0F9B7871" w:rsidR="0F9B7871">
+    <w:r w:rsidRPr="0F9B7871">
       <w:rPr>
-        <w:rFonts w:eastAsia="游明朝" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:i/>
+        <w:iCs/>
         <w:noProof/>
-        <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> or call</w:t>
-[...23 lines deleted...]
-      <w:t>332-236-7206</w:t>
+      <w:t xml:space="preserve"> or call 332-236-7206</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidRPr="00040132" w:rsidR="00836B02" w:rsidP="00836B02" w:rsidRDefault="00836B02" w14:paraId="06365670" w14:textId="77777777">
+  <w:p w14:paraId="06365670" w14:textId="77777777" w:rsidR="00836B02" w:rsidRPr="00040132" w:rsidRDefault="00836B02" w:rsidP="00836B02">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidRPr="00040132" w:rsidR="00836B02" w:rsidP="00836B02" w:rsidRDefault="00836B02" w14:paraId="6D9EB2F8" w14:textId="4973ADDC">
+  <w:p w14:paraId="6D9EB2F8" w14:textId="4973ADDC" w:rsidR="00836B02" w:rsidRPr="00040132" w:rsidRDefault="00836B02" w:rsidP="00836B02">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00040132">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">If you have additional questions, please connect with Associate Director, </w:t>
     </w:r>
     <w:r w:rsidR="00AE143F">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nandini Sridhar</w:t>
     </w:r>
     <w:r w:rsidRPr="00040132">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> at </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId2">
-      <w:r w:rsidRPr="00472DDE" w:rsidR="00AE143F">
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidR="00AE143F" w:rsidRPr="00472DDE">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nsridhar@cwsglobal.org</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="00040132">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00836B02" w:rsidRDefault="00836B02" w14:paraId="45D04C06" w14:textId="77777777">
+  <w:p w14:paraId="45D04C06" w14:textId="77777777" w:rsidR="00836B02" w:rsidRDefault="00836B02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F82DA1" w:rsidP="00F6270F" w:rsidRDefault="00F82DA1" w14:paraId="4CA90135" w14:textId="77777777">
+    <w:p w14:paraId="1C411CB2" w14:textId="77777777" w:rsidR="00802A4A" w:rsidRDefault="00802A4A" w:rsidP="00F6270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F82DA1" w:rsidP="00F6270F" w:rsidRDefault="00F82DA1" w14:paraId="3DE12A5F" w14:textId="77777777">
+    <w:p w14:paraId="76510867" w14:textId="77777777" w:rsidR="00802A4A" w:rsidRDefault="00802A4A" w:rsidP="00F6270F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00F82DA1" w:rsidRDefault="00F82DA1" w14:paraId="22E430A4" w14:textId="77777777">
+    <w:p w14:paraId="59FF2899" w14:textId="77777777" w:rsidR="00802A4A" w:rsidRDefault="00802A4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00553E80" w:rsidP="00553E80" w:rsidRDefault="00553E80" w14:paraId="58919862" w14:textId="048620B3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58919862" w14:textId="048620B3" w:rsidR="00553E80" w:rsidRDefault="00553E80" w:rsidP="00553E80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28A1272E" wp14:editId="3AE466B9">
           <wp:extent cx="1104900" cy="363697"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="677759971" name="Picture 677759971" descr="A black background with letters&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="677759971" name="Picture 677759971" descr="A black background with letters&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
@@ -2422,597 +3274,616 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F142E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA7ED84A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30323184"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86A6F642"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="463F2616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7325AE0"/>
     <w:lvl w:ilvl="0" w:tplc="2334CB0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1864395290">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1084062041">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1042942974">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="824856053">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC3C48"/>
     <w:rsid w:val="00004ECE"/>
     <w:rsid w:val="00005A19"/>
     <w:rsid w:val="0003763D"/>
     <w:rsid w:val="00040132"/>
     <w:rsid w:val="00042C89"/>
     <w:rsid w:val="00050A5C"/>
     <w:rsid w:val="000600CE"/>
     <w:rsid w:val="00060405"/>
     <w:rsid w:val="00061921"/>
     <w:rsid w:val="00071211"/>
     <w:rsid w:val="00077236"/>
+    <w:rsid w:val="00084A24"/>
     <w:rsid w:val="000B6CDC"/>
     <w:rsid w:val="000C63C6"/>
     <w:rsid w:val="000E6FED"/>
     <w:rsid w:val="001226C1"/>
+    <w:rsid w:val="00124758"/>
     <w:rsid w:val="001639A0"/>
     <w:rsid w:val="001B1EF6"/>
     <w:rsid w:val="001B741D"/>
     <w:rsid w:val="001E7C01"/>
     <w:rsid w:val="001F2B45"/>
     <w:rsid w:val="001F6EB9"/>
     <w:rsid w:val="00204CE3"/>
     <w:rsid w:val="002056A8"/>
     <w:rsid w:val="0022094C"/>
+    <w:rsid w:val="00224642"/>
     <w:rsid w:val="002504E6"/>
     <w:rsid w:val="00261096"/>
     <w:rsid w:val="00281201"/>
     <w:rsid w:val="0028567E"/>
     <w:rsid w:val="00291F7E"/>
+    <w:rsid w:val="002A46C5"/>
     <w:rsid w:val="002B039F"/>
     <w:rsid w:val="002C1CB2"/>
     <w:rsid w:val="002D6AA3"/>
+    <w:rsid w:val="002E6B44"/>
     <w:rsid w:val="00301475"/>
     <w:rsid w:val="003021E7"/>
     <w:rsid w:val="0033732A"/>
     <w:rsid w:val="00347C5A"/>
     <w:rsid w:val="0035495C"/>
     <w:rsid w:val="003667CE"/>
     <w:rsid w:val="003671EF"/>
     <w:rsid w:val="0039008F"/>
     <w:rsid w:val="003A125B"/>
     <w:rsid w:val="003A54BC"/>
     <w:rsid w:val="003A7DB7"/>
     <w:rsid w:val="003B03FF"/>
     <w:rsid w:val="003B3C01"/>
+    <w:rsid w:val="003E1AD0"/>
     <w:rsid w:val="0040170A"/>
     <w:rsid w:val="004119D2"/>
     <w:rsid w:val="00423809"/>
     <w:rsid w:val="00437321"/>
     <w:rsid w:val="00443F13"/>
     <w:rsid w:val="004450E7"/>
     <w:rsid w:val="00457D02"/>
     <w:rsid w:val="0048098D"/>
     <w:rsid w:val="00486931"/>
     <w:rsid w:val="00494310"/>
     <w:rsid w:val="00495802"/>
     <w:rsid w:val="00496C39"/>
     <w:rsid w:val="004C4A1C"/>
     <w:rsid w:val="004E48CD"/>
+    <w:rsid w:val="005132A3"/>
+    <w:rsid w:val="00514EB7"/>
     <w:rsid w:val="0053115B"/>
     <w:rsid w:val="00545701"/>
     <w:rsid w:val="00553E80"/>
+    <w:rsid w:val="00555015"/>
+    <w:rsid w:val="005635C3"/>
     <w:rsid w:val="00564134"/>
     <w:rsid w:val="00585235"/>
+    <w:rsid w:val="00595343"/>
     <w:rsid w:val="005B5657"/>
     <w:rsid w:val="005B6ED4"/>
     <w:rsid w:val="005C3924"/>
     <w:rsid w:val="005C5328"/>
     <w:rsid w:val="005E0F23"/>
     <w:rsid w:val="005F3472"/>
     <w:rsid w:val="005F73CF"/>
     <w:rsid w:val="00635C37"/>
     <w:rsid w:val="00661819"/>
     <w:rsid w:val="00674DBC"/>
     <w:rsid w:val="006A0D8E"/>
     <w:rsid w:val="006A42A7"/>
     <w:rsid w:val="006A55FA"/>
     <w:rsid w:val="006A671E"/>
     <w:rsid w:val="006D0BD9"/>
     <w:rsid w:val="006D113B"/>
     <w:rsid w:val="006E3B26"/>
+    <w:rsid w:val="006E7310"/>
+    <w:rsid w:val="006F2B77"/>
     <w:rsid w:val="006F5795"/>
     <w:rsid w:val="006F60F2"/>
     <w:rsid w:val="00700F7F"/>
     <w:rsid w:val="00706A86"/>
     <w:rsid w:val="00706E36"/>
     <w:rsid w:val="0071251E"/>
     <w:rsid w:val="007528F4"/>
     <w:rsid w:val="007601C2"/>
     <w:rsid w:val="00784C05"/>
     <w:rsid w:val="007908FB"/>
     <w:rsid w:val="00794B4D"/>
     <w:rsid w:val="00796C7C"/>
     <w:rsid w:val="007C2815"/>
     <w:rsid w:val="007D1F6D"/>
     <w:rsid w:val="007D7824"/>
+    <w:rsid w:val="00802A4A"/>
     <w:rsid w:val="00812637"/>
     <w:rsid w:val="008320FF"/>
     <w:rsid w:val="00836B02"/>
     <w:rsid w:val="0084723D"/>
     <w:rsid w:val="00853465"/>
     <w:rsid w:val="0087141A"/>
     <w:rsid w:val="0087522D"/>
     <w:rsid w:val="008B0D7B"/>
     <w:rsid w:val="008C09DA"/>
     <w:rsid w:val="008C12AC"/>
     <w:rsid w:val="008D607A"/>
     <w:rsid w:val="008E66DF"/>
     <w:rsid w:val="008F08A3"/>
     <w:rsid w:val="0090357E"/>
     <w:rsid w:val="0091446B"/>
     <w:rsid w:val="00923904"/>
     <w:rsid w:val="00926087"/>
     <w:rsid w:val="00941D60"/>
     <w:rsid w:val="00952A0A"/>
     <w:rsid w:val="00956A07"/>
     <w:rsid w:val="00977F12"/>
+    <w:rsid w:val="009C7A88"/>
     <w:rsid w:val="00A049A0"/>
+    <w:rsid w:val="00A071E5"/>
     <w:rsid w:val="00A23CDE"/>
     <w:rsid w:val="00A32456"/>
     <w:rsid w:val="00A511C7"/>
     <w:rsid w:val="00A617D2"/>
+    <w:rsid w:val="00A62389"/>
     <w:rsid w:val="00A7271B"/>
     <w:rsid w:val="00A76686"/>
     <w:rsid w:val="00A92E77"/>
     <w:rsid w:val="00A93863"/>
     <w:rsid w:val="00AA1BFB"/>
     <w:rsid w:val="00AB001D"/>
     <w:rsid w:val="00AB276A"/>
     <w:rsid w:val="00AC2DA5"/>
     <w:rsid w:val="00AC3C48"/>
     <w:rsid w:val="00AD26EB"/>
     <w:rsid w:val="00AE143F"/>
     <w:rsid w:val="00AE590F"/>
     <w:rsid w:val="00AF784B"/>
     <w:rsid w:val="00AF790E"/>
     <w:rsid w:val="00B20636"/>
     <w:rsid w:val="00B21570"/>
     <w:rsid w:val="00B52917"/>
     <w:rsid w:val="00B550CE"/>
     <w:rsid w:val="00B602F7"/>
     <w:rsid w:val="00B908D0"/>
     <w:rsid w:val="00B9744F"/>
     <w:rsid w:val="00BA0E09"/>
     <w:rsid w:val="00BB5818"/>
     <w:rsid w:val="00BC5609"/>
     <w:rsid w:val="00BE7FA1"/>
     <w:rsid w:val="00C0164A"/>
     <w:rsid w:val="00C12F2B"/>
+    <w:rsid w:val="00C24D65"/>
+    <w:rsid w:val="00C31FCA"/>
     <w:rsid w:val="00C33350"/>
     <w:rsid w:val="00C8012E"/>
     <w:rsid w:val="00C955AA"/>
     <w:rsid w:val="00C9760F"/>
     <w:rsid w:val="00CE0F4E"/>
     <w:rsid w:val="00CE2D6A"/>
     <w:rsid w:val="00CF7764"/>
+    <w:rsid w:val="00D12ACF"/>
     <w:rsid w:val="00D23FEE"/>
     <w:rsid w:val="00D260F8"/>
     <w:rsid w:val="00D54C6F"/>
     <w:rsid w:val="00D80C1C"/>
     <w:rsid w:val="00D84848"/>
     <w:rsid w:val="00D951FE"/>
     <w:rsid w:val="00DA1E1C"/>
     <w:rsid w:val="00DC62D6"/>
+    <w:rsid w:val="00DD2C66"/>
     <w:rsid w:val="00DD65D6"/>
     <w:rsid w:val="00DE6D79"/>
     <w:rsid w:val="00DF3947"/>
     <w:rsid w:val="00E3062F"/>
     <w:rsid w:val="00E4438D"/>
     <w:rsid w:val="00E55758"/>
     <w:rsid w:val="00E60CAA"/>
     <w:rsid w:val="00E8754C"/>
+    <w:rsid w:val="00E92FBF"/>
     <w:rsid w:val="00EE0D01"/>
     <w:rsid w:val="00EE17D9"/>
     <w:rsid w:val="00EF1D7B"/>
     <w:rsid w:val="00F04AE7"/>
     <w:rsid w:val="00F2056F"/>
+    <w:rsid w:val="00F2138C"/>
     <w:rsid w:val="00F23AF5"/>
     <w:rsid w:val="00F31909"/>
     <w:rsid w:val="00F3743C"/>
     <w:rsid w:val="00F40CD5"/>
     <w:rsid w:val="00F464A0"/>
     <w:rsid w:val="00F6270F"/>
     <w:rsid w:val="00F66203"/>
     <w:rsid w:val="00F67DBE"/>
     <w:rsid w:val="00F7600F"/>
     <w:rsid w:val="00F81EDC"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F94C14"/>
     <w:rsid w:val="00FA1852"/>
     <w:rsid w:val="00FB3FB4"/>
     <w:rsid w:val="00FC6660"/>
     <w:rsid w:val="00FD18ED"/>
     <w:rsid w:val="00FD651D"/>
     <w:rsid w:val="0271BE08"/>
     <w:rsid w:val="028991F3"/>
     <w:rsid w:val="02BA77E1"/>
     <w:rsid w:val="02D8E0AB"/>
     <w:rsid w:val="03BB62B4"/>
     <w:rsid w:val="04899107"/>
     <w:rsid w:val="05D399C5"/>
     <w:rsid w:val="06486598"/>
@@ -3165,129 +4036,129 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="43C4A638"/>
   <w15:docId w15:val="{A33C340D-2EE0-4BD7-A640-2748024A1E91}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3443,52 +4314,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3555,289 +4426,1503 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F6270F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F6270F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F6270F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F6270F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FD18ED"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084723D"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084723D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B908D0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B908D0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B908D0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B908D0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B908D0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C33350"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DD2C66"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1124038167">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="R097384ab262e4d0f" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="R3bbcc2e4f7b34377" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="R8abb64c5b7274b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remoteservicessupport@cwsglobal.org" TargetMode="External" Id="R61b0b77b31fe4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virtualservices@cwsglobal.org" TargetMode="External" Id="R6a7eb629cd794fa4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:virtualservices@cwsglobal.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remoteservicessupport@cwsglobal.org" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nsridhar@cwsglobal.org" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remoteservicessupport@cwsglobal.org" TargetMode="External" Id="Rce98b3dcff1e43ba" /></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nsridhar@cwsglobal.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remoteservicessupport@cwsglobal.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1A8E71B204E74CBFA3192237A10F761C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3929ABA6-1C34-4160-8034-20FDEE01D46A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="1A8E71B204E74CBFA3192237A10F761C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="27ABE7D5319B4CC790450234838317BA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BDD8B20B-CE3D-4004-A81D-23C9BD84842A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="27ABE7D5319B4CC790450234838317BA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="252A227444AD4B4DB7E3947DAE7038A9"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8BBF0631-D0E9-4079-AABA-D9B17E43DA72}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="252A227444AD4B4DB7E3947DAE7038A9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5B3086A9EEF346519EB8B6822F1BE72D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1737F239-53A7-42F1-AD94-621FB6947EFB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="5B3086A9EEF346519EB8B6822F1BE72D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0B2D166DA6304A8688159A1862206870"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{37522469-C438-43A9-91B5-A792E71D841E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="0B2D166DA6304A8688159A1862206870"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AEEF86FB7A4843E3A9BB642C8779633D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7242275D-CABB-47BD-ABF3-7382EE6DCD7C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="AEEF86FB7A4843E3A9BB642C8779633D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="589941B6FC594D8E84A21697F8D68F3D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6F1A113A-F06C-4A21-98D1-3AC9AB104DC6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="589941B6FC594D8E84A21697F8D68F3D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B528E0F72E894067BF59FBE795BBC15C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1223B0CE-BDEC-45E0-ACDB-E975D4CC87E2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="B528E0F72E894067BF59FBE795BBC15C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8265E0E4F43B45F9903188A1C91E370E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{57657C08-68F8-41EE-A050-E947F28E4E64}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="8265E0E4F43B45F9903188A1C91E370E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CB13900C923E4F6481DBFD0C43C7B702"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4CA1C58A-F208-418C-9046-694C3558CE46}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="CB13900C923E4F6481DBFD0C43C7B702"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="678AD24A04E64650B1EB920D73E456BB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3746DD68-356A-40B0-A642-D77B2B30DEC2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="678AD24A04E64650B1EB920D73E456BB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A0863AC971BA41E0B782F751FD138A0F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{395504C1-4B32-430C-835B-B5514A8AFC00}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="A0863AC971BA41E0B782F751FD138A0F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="08486C8879124F93BF1A7CF977AF761D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A542BCC-5F3A-49AC-809C-6CBF0DFCAFA2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="08486C8879124F93BF1A7CF977AF761D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="985FD36EA7914EB3A6C79A235A012836"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{22FC8558-BF8B-4770-A2A4-20F892DA27F2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="985FD36EA7914EB3A6C79A235A012836"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4331A3F7D4554C999C4C16CBF24FD726"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AAE7F55F-831A-44A8-95D8-B5FBC3DCE5BC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="4331A3F7D4554C999C4C16CBF24FD726"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1F77693EBCDC4A26A191C1E8EFA67DC0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E978D159-E386-4A31-B0A5-A549341E8AEB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="1F77693EBCDC4A26A191C1E8EFA67DC0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="28F50C781B984124A342ADDB6C665601"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{24139EEC-10B7-43B3-AAA4-7023E5C1D5D1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00680626" w:rsidRDefault="00FC028F" w:rsidP="00FC028F">
+          <w:pPr>
+            <w:pStyle w:val="28F50C781B984124A342ADDB6C665601"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00EC58AC">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00FC028F"/>
+    <w:rsid w:val="00514EB7"/>
+    <w:rsid w:val="00680626"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC028F"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A8E71B204E74CBFA3192237A10F761C">
+    <w:name w:val="1A8E71B204E74CBFA3192237A10F761C"/>
+    <w:rsid w:val="00FC028F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27ABE7D5319B4CC790450234838317BA">
+    <w:name w:val="27ABE7D5319B4CC790450234838317BA"/>
+    <w:rsid w:val="00FC028F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="252A227444AD4B4DB7E3947DAE7038A9">
+    <w:name w:val="252A227444AD4B4DB7E3947DAE7038A9"/>
+    <w:rsid w:val="00FC028F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5B3086A9EEF346519EB8B6822F1BE72D">
+    <w:name w:val="5B3086A9EEF346519EB8B6822F1BE72D"/>
+    <w:rsid w:val="00FC028F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B2D166DA6304A8688159A1862206870">
+    <w:name w:val="0B2D166DA6304A8688159A1862206870"/>
+    <w:rsid w:val="00FC028F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEEF86FB7A4843E3A9BB642C8779633D">
+    <w:name w:val="AEEF86FB7A4843E3A9BB642C8779633D"/>
+    <w:rsid w:val="00FC028F"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="589941B6FC594D8E84A21697F8D68F3D">
+    <w:name w:val="589941B6FC594D8E84A21697F8D68F3D"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B528E0F72E894067BF59FBE795BBC15C">
+    <w:name w:val="B528E0F72E894067BF59FBE795BBC15C"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8265E0E4F43B45F9903188A1C91E370E">
+    <w:name w:val="8265E0E4F43B45F9903188A1C91E370E"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB13900C923E4F6481DBFD0C43C7B702">
+    <w:name w:val="CB13900C923E4F6481DBFD0C43C7B702"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="678AD24A04E64650B1EB920D73E456BB">
+    <w:name w:val="678AD24A04E64650B1EB920D73E456BB"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0863AC971BA41E0B782F751FD138A0F">
+    <w:name w:val="A0863AC971BA41E0B782F751FD138A0F"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08486C8879124F93BF1A7CF977AF761D">
+    <w:name w:val="08486C8879124F93BF1A7CF977AF761D"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="985FD36EA7914EB3A6C79A235A012836">
+    <w:name w:val="985FD36EA7914EB3A6C79A235A012836"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4331A3F7D4554C999C4C16CBF24FD726">
+    <w:name w:val="4331A3F7D4554C999C4C16CBF24FD726"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F77693EBCDC4A26A191C1E8EFA67DC0">
+    <w:name w:val="1F77693EBCDC4A26A191C1E8EFA67DC0"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28F50C781B984124A342ADDB6C665601">
+    <w:name w:val="28F50C781B984124A342ADDB6C665601"/>
+    <w:rsid w:val="00FC028F"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -4104,76 +6189,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2773502c-bdde-4bae-8cb9-6af36fb6aeb6" xmlns:ns3="7fef71ef-1e9f-46bd-b3e1-32818406b5e9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1972ed877c4041ddb83a457d9c08528" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004263849F4C40B045A125FD089C2E099A" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0552bc12ae0570d006160403809fa1da">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2773502c-bdde-4bae-8cb9-6af36fb6aeb6" xmlns:ns3="7fef71ef-1e9f-46bd-b3e1-32818406b5e9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8747ccad13f4e507e3c30bc84bfe133e" ns2:_="" ns3:_="">
     <xsd:import namespace="2773502c-bdde-4bae-8cb9-6af36fb6aeb6"/>
     <xsd:import namespace="7fef71ef-1e9f-46bd-b3e1-32818406b5e9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -4356,100 +6430,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2773502c-bdde-4bae-8cb9-6af36fb6aeb6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7fef71ef-1e9f-46bd-b3e1-32818406b5e9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB81B141-4F4B-4BE1-9B70-7C8DDFCDAD95}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5529D2D-0EF5-4A48-9245-BBC2AF6ECF50}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB81B141-4F4B-4BE1-9B70-7C8DDFCDAD95}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A53626C-BEE4-4038-B5FD-3036F82E36B4}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A78445E-EFDB-456B-873C-B900DAB917A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2773502c-bdde-4bae-8cb9-6af36fb6aeb6"/>
+    <ds:schemaRef ds:uri="7fef71ef-1e9f-46bd-b3e1-32818406b5e9"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>470</Words>
+  <Characters>2637</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>114</Lines>
+  <Paragraphs>66</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3041</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hawa Foster</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Nandini Sridhar</lastModifiedBy>
-  <revision>22</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004263849F4C40B045A125FD089C2E099A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>